--- v0 (2026-07-24)
+++ v1 (2026-09-22)
@@ -884,116 +884,90 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2300000"/>
             <a:ext cx="10820400" cy="3600000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nl-NL" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Chicken: € 100</a:t>
+              <a:t>Further study for young people: € 1200</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nl-NL" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Goat: € 500</a:t>
+              <a:t>Paving the outdoor area: € 200</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nl-NL" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Further study for young people: € 1200</a:t>
+              <a:t>New fence around the site: € 75</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nl-NL" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>New refrigerator: € 350</a:t>
-[...25 lines deleted...]
-              <a:t>New fence around the site: € 75</a:t>
+              <a:t>Fish: € 150</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tekst"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="6470000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>