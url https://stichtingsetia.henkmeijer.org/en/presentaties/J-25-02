--- v0 (2026-07-24)
+++ v1 (2026-09-22)
@@ -696,51 +696,51 @@
           <a:xfrm>
             <a:off x="685800" y="2300000"/>
             <a:ext cx="10820400" cy="3600000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="nl-NL" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Together with Petrus Widyaya, Setia supports Christian schools in Malang that provide good education.</a:t>
+              <a:t>Together with Petrus Widyaya and Ratna Ingyuwono, Setia supports Christian schools in Malang that provide good education.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Tekst"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="6470000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>